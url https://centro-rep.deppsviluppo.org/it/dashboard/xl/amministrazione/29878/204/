--- v0 (2026-04-15)
+++ v1 (2026-10-17)
@@ -54,51 +54,51 @@
   <si>
     <t>Copertura della rete fissa di accesso ultraveloce a internet</t>
   </si>
   <si>
     <t>A (%) = percentuale di famiglie che risiedono in una zona servita da una connessione di nuova generazione ad altissima capacità.</t>
   </si>
   <si>
     <t>Emigrazione ospedaliera</t>
   </si>
   <si>
     <t>A (%) = rapporto percentuale tra le dimissioni ospedaliere effettuate in regioni diverse da quella di residenza e il totale delle dimissioni dei residenti nella regione.</t>
   </si>
   <si>
     <t>Strutture sanitarie private accreditate ogni 10.000 abitanti</t>
   </si>
   <si>
     <t>A (n) = numero di strutture private accreditate | B (n) = Popolazione residente</t>
   </si>
   <si>
     <t>Spesa farmaceutica territoriale p.c.</t>
   </si>
   <si>
     <t>A (euro p.c.) = Spesa netta DCR Pro Capite</t>
   </si>
   <si>
-    <t>Prestazioni garantite entro i tempi (classe di priorità B)</t>
+    <t>Rispetto dei tempi – prestazioni brevi</t>
   </si>
   <si>
     <t>A(v.a.)= prestazioni garantite entro i tempi in classe di priorità B</t>
   </si>
   <si>
     <t>Investimenti p.c. per trasporti e diritto alla mobilità</t>
   </si>
   <si>
     <t>n.d.</t>
   </si>
   <si>
     <t>A (euro) = Investimenti per Trasporti e diritto alla mobilità | B (n) = Popolazione residente</t>
   </si>
   <si>
     <t>Spesa p.c. per diritti sociali - politiche sociali e famiglia</t>
   </si>
   <si>
     <t>A (euro) = Spese per Diritti sociali, politiche sociali e famiglia  | B (n) = Popolazione residente</t>
   </si>
   <si>
     <t>Spesa p.c. per istruzione e diritto allo studio sulla popolazione in età scolastica</t>
   </si>
   <si>
     <t>A (euro) = Spese per Istruzione e diritto allo studio | B (n) = Popolazione in età scolastica</t>
   </si>