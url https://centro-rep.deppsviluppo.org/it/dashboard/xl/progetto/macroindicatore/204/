--- v0 (2026-04-15)
+++ v1 (2026-10-17)
@@ -20,106 +20,106 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Servizi e cittadini" sheetId="1" r:id="rId1"/>
     <sheet name="1. Emigrazione ospedaliera" sheetId="2" r:id="rId2"/>
     <sheet name="2. Strutture sanitarie privat…" sheetId="3" r:id="rId3"/>
     <sheet name="3. Spesa farmaceutica territo…" sheetId="4" r:id="rId4"/>
-    <sheet name="4. Prestazioni garantite entr…" sheetId="5" r:id="rId5"/>
+    <sheet name="4. Rispetto dei tempi – prest…" sheetId="5" r:id="rId5"/>
     <sheet name="5. LEA - indicatore totale" sheetId="6" r:id="rId6"/>
     <sheet name="6. Copertura della rete fissa…" sheetId="7" r:id="rId7"/>
     <sheet name="7. Spesa p.c. per tutela dell…" sheetId="8" r:id="rId8"/>
     <sheet name="8. Investimenti p.c. per tute…" sheetId="9" r:id="rId9"/>
     <sheet name="9. Investimenti p.c. per tras…" sheetId="10" r:id="rId10"/>
     <sheet name="10. Investimenti p.c. per svi…" sheetId="11" r:id="rId11"/>
     <sheet name="11. Investimenti p.c. per ass…" sheetId="12" r:id="rId12"/>
     <sheet name="12. Spesa p.c. per diritti so…" sheetId="13" r:id="rId13"/>
     <sheet name="13. Spesa p.c. per istruzione…" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1055" uniqueCount="93">
   <si>
     <t>Ente</t>
   </si>
   <si>
     <t>Codice ISTAT</t>
   </si>
   <si>
     <t>Dimensione</t>
   </si>
   <si>
     <t>Emigrazione ospedaliera
 VALORE</t>
   </si>
   <si>
     <t>Emigrazione ospedaliera
 SCORE</t>
   </si>
   <si>
     <t>Strutture sanitarie private accreditate ogni 10.000 abitanti
 VALORE</t>
   </si>
   <si>
     <t>Strutture sanitarie private accreditate ogni 10.000 abitanti
 SCORE</t>
   </si>
   <si>
     <t>Spesa farmaceutica territoriale p.c.
 VALORE</t>
   </si>
   <si>
     <t>Spesa farmaceutica territoriale p.c.
 SCORE</t>
   </si>
   <si>
-    <t>Prestazioni garantite entro i tempi (classe di priorità B)
+    <t>Rispetto dei tempi – prestazioni brevi
 VALORE</t>
   </si>
   <si>
-    <t>Prestazioni garantite entro i tempi (classe di priorità B)
+    <t>Rispetto dei tempi – prestazioni brevi
 SCORE</t>
   </si>
   <si>
     <t>LEA - indicatore totale
 VALORE</t>
   </si>
   <si>
     <t>LEA - indicatore totale
 SCORE</t>
   </si>
   <si>
     <t>Copertura della rete fissa di accesso ultraveloce a internet
 VALORE</t>
   </si>
   <si>
     <t>Copertura della rete fissa di accesso ultraveloce a internet
 SCORE</t>
   </si>
   <si>
     <t>Spesa p.c. per tutela della salute
 VALORE</t>
   </si>
   <si>
     <t>Spesa p.c. per tutela della salute
 SCORE</t>
@@ -738,51 +738,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="5" width="27.140625" customWidth="1"/>
     <col min="6" max="7" width="61.85546875" customWidth="1"/>
     <col min="8" max="9" width="37.85546875" customWidth="1"/>
-    <col min="10" max="11" width="59" customWidth="1"/>
+    <col min="10" max="11" width="41" customWidth="1"/>
     <col min="12" max="13" width="24.42578125" customWidth="1"/>
     <col min="14" max="15" width="62.42578125" customWidth="1"/>
     <col min="16" max="17" width="35.28515625" customWidth="1"/>
     <col min="18" max="19" width="42.7109375" customWidth="1"/>
     <col min="20" max="21" width="55.5703125" customWidth="1"/>
     <col min="22" max="23" width="61.5703125" customWidth="1"/>
     <col min="24" max="25" width="66.7109375" customWidth="1"/>
     <col min="26" max="27" width="58.85546875" customWidth="1"/>
     <col min="28" max="29" width="84" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -9559,51 +9559,51 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Servizi e cittadini</vt:lpstr>
       <vt:lpstr>1. Emigrazione ospedaliera</vt:lpstr>
       <vt:lpstr>2. Strutture sanitarie privat…</vt:lpstr>
       <vt:lpstr>3. Spesa farmaceutica territo…</vt:lpstr>
-      <vt:lpstr>4. Prestazioni garantite entr…</vt:lpstr>
+      <vt:lpstr>4. Rispetto dei tempi – prest…</vt:lpstr>
       <vt:lpstr>5. LEA - indicatore totale</vt:lpstr>
       <vt:lpstr>6. Copertura della rete fissa…</vt:lpstr>
       <vt:lpstr>7. Spesa p.c. per tutela dell…</vt:lpstr>
       <vt:lpstr>8. Investimenti p.c. per tute…</vt:lpstr>
       <vt:lpstr>9. Investimenti p.c. per tras…</vt:lpstr>
       <vt:lpstr>10. Investimenti p.c. per svi…</vt:lpstr>
       <vt:lpstr>11. Investimenti p.c. per ass…</vt:lpstr>
       <vt:lpstr>12. Spesa p.c. per diritti so…</vt:lpstr>
       <vt:lpstr>13. Spesa p.c. per istruzione…</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>